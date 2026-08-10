--- v0 (2026-06-22)
+++ v1 (2026-08-10)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="518A6BF6" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="200" w:after="120" w:line="400" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>General Guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465C8CC4" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="40" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="792" w:hanging="331"/>
       </w:pPr>
       <w:r>
         <w:t>12-point font or larger</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67911138" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
@@ -290,92 +290,77 @@
       </w:pPr>
       <w:r>
         <w:t>Breakdown and timeline of budget by activity area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75523E93" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="792" w:hanging="331"/>
       </w:pPr>
       <w:r>
         <w:t>Full direct costs needed to deliver the proposed research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F378656" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="792" w:hanging="331"/>
       </w:pPr>
       <w:r>
         <w:t>Indirect costs at your institution’s standard rate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40297186" w14:textId="0BDB5456" w:rsidR="004F7546" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40297186" w14:textId="6C77D301" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="360" w:after="0" w:line="260" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6B7280"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have more questions about the program, refer to </w:t>
+        <w:t xml:space="preserve">If you have more questions about the program, refer to our </w:t>
       </w:r>
-      <w:r w:rsidRPr="00432E36">
-[...8 lines deleted...]
-        <w:r w:rsidR="00432E36" w:rsidRPr="00432E36">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="004F7546">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="EE0000"/>
+            <w:color w:val="F0525B"/>
             <w:sz w:val="21"/>
-            <w:szCs w:val="21"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>FAQ</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00432E36" w:rsidRPr="00432E36">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6B7280"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>or reach out via</w:t>
+        <w:t xml:space="preserve"> or reach out via</w:t>
       </w:r>
       <w:r w:rsidR="00F916E0">
         <w:rPr>
           <w:color w:val="6B7280"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F916E0">
         <w:rPr>
           <w:color w:val="F0525B"/>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>resistancenetworks@wellcomeleap.org</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F50B42" w14:textId="6BDFB9AB" w:rsidR="004F7546" w:rsidRDefault="004F7546">
       <w:pPr>
         <w:sectPr w:rsidR="004F7546">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1224" w:right="1080" w:bottom="1080" w:left="1080" w:header="576" w:footer="576" w:gutter="0"/>
           <w:cols w:space="720"/>
@@ -1065,59 +1050,59 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>5 pages maximum, including references.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E57B21B" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="004F7546">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25586B89" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="200" w:after="120" w:line="400" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Funding and Activities Summary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C222350" w14:textId="136A8312" w:rsidR="004F7546" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C222350" w14:textId="23D08508" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Shown below is a template (which can be downloaded from the program page) for the cost and schedule chart for a nominal proposal with activity areas down the rows and the timeline along the columns. Proposal timelines should not exceed three (3) years</w:t>
+        <w:t>Shown below is a template for the cost and schedule chart for a nominal proposal with activity areas down the rows and the timeline along the columns. Proposal timelines should not exceed three (3) years</w:t>
       </w:r>
       <w:r w:rsidR="0039048A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="BFBFBF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3895,140 +3880,140 @@
     <w:p w14:paraId="5B9599F2" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="220" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="777777"/>
           <w:sz w:val="17"/>
         </w:rPr>
         <w:t>Please note that Wellcome Leap covers full direct and indirect costs (no caps on indirect rates, salaries, FTE, or total award size); applicants typically anchor indirect costs to their institution’s standard rate. Wellcome Leap operates independently of Wellcome Trust. Abstract stage budgets are intended to be good faith estimates and may be revised at full proposal stage.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004F7546" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1224" w:right="1296" w:bottom="1080" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="263254F5" w14:textId="77777777" w:rsidR="009D7827" w:rsidRDefault="009D7827">
+    <w:p w14:paraId="6AA8AC19" w14:textId="77777777" w:rsidR="00F7504F" w:rsidRDefault="00F7504F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A4275B" w14:textId="77777777" w:rsidR="009D7827" w:rsidRDefault="009D7827">
+    <w:p w14:paraId="00DEEBA7" w14:textId="77777777" w:rsidR="00F7504F" w:rsidRDefault="00F7504F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir">
     <w:panose1 w:val="02000503020000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7200"/>
       <w:gridCol w:w="2880"/>
     </w:tblGrid>
     <w:tr w:rsidR="004F7546" w14:paraId="095EA02B" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7200" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3AF283A2" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EE1E3D3" wp14:editId="7AEDF63B">
@@ -4094,65 +4079,51 @@
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="118872" cy="118872"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">  </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve">-leap    </w:t>
+            <w:t xml:space="preserve">  wellcome-leap    </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="159B8B50" wp14:editId="0B3C3DC7">
                 <wp:extent cx="118872" cy="118872"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="3" name="Picture 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="p0_2_Im3.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
@@ -4196,51 +4167,51 @@
             <w:t xml:space="preserve">| </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7200"/>
       <w:gridCol w:w="2880"/>
     </w:tblGrid>
     <w:tr w:rsidR="004F7546" w14:paraId="0E5FF7D9" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7200" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6E6B5769" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
           <w:pPr>
             <w:spacing w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CDF7FD3" wp14:editId="15377C79">
@@ -4306,65 +4277,51 @@
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="118872" cy="118872"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="14"/>
             </w:rPr>
-            <w:t xml:space="preserve">  </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve">-leap    </w:t>
+            <w:t xml:space="preserve">  wellcome-leap    </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D2E011D" wp14:editId="18EDA7CE">
                 <wp:extent cx="118872" cy="118872"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="534932509" name="Picture 534932509"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="p0_2_Im3.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
@@ -4408,178 +4365,178 @@
             <w:t xml:space="preserve">| </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465536AC" w14:textId="77777777" w:rsidR="009D7827" w:rsidRDefault="009D7827">
+    <w:p w14:paraId="287DAF6A" w14:textId="77777777" w:rsidR="00F7504F" w:rsidRDefault="00F7504F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2030C19E" w14:textId="77777777" w:rsidR="009D7827" w:rsidRDefault="009D7827">
+    <w:p w14:paraId="5B711C3D" w14:textId="77777777" w:rsidR="00F7504F" w:rsidRDefault="00F7504F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54F4C32C" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="046A7F04" wp14:editId="049763F2">
           <wp:extent cx="502920" cy="226111"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="p0_0_Im1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="502920" cy="226111"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F9E2560" w14:textId="77777777" w:rsidR="004F7546" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="211ABA3C" wp14:editId="19675974">
           <wp:extent cx="502920" cy="226111"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="37403177" name="Picture 37403177"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="p0_0_Im1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="502920" cy="226111"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4738,128 +4695,129 @@
   <w:num w:numId="3" w16cid:durableId="774208334">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="93795195">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1204634259">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="798452424">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2055886095">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1215503841">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="587080570">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="148"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="123"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00002E3D"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001525CB"/>
     <w:rsid w:val="001E4F89"/>
     <w:rsid w:val="002131C7"/>
+    <w:rsid w:val="00283064"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0039048A"/>
-    <w:rsid w:val="00432E36"/>
     <w:rsid w:val="004F7546"/>
     <w:rsid w:val="00887E10"/>
-    <w:rsid w:val="009D7827"/>
-    <w:rsid w:val="00A048F4"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00C00C57"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DF61DD"/>
     <w:rsid w:val="00E16FBC"/>
+    <w:rsid w:val="00F7504F"/>
     <w:rsid w:val="00F916E0"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="55B6855E"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{5EDB7FA8-7586-9B4F-9340-35B78785EE42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16198,96 +16156,61 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...33 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellcomeleap.org/resistance-networks-faq/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://REPLACE-WITH-FAQ-URL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -16603,72 +16526,72 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>522</Words>
-  <Characters>3094</Characters>
+  <Words>529</Words>
+  <Characters>3021</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>515</Lines>
-  <Paragraphs>124</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3492</CharactersWithSpaces>
+  <CharactersWithSpaces>3543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>